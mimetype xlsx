--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -1,99 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$C$7:$C$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>https://opt-memory.ru/signup/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-04-30 23:29:52</t>
+    <t>Актуальность прайса на: 2026-06-25 02:59:23</t>
   </si>
   <si>
     <t>Кронштейны для телевизоров и мониторов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Заказ</t>
-  </si>
-[...10 lines deleted...]
-    <t>Сумма для "Крупный опт"</t>
   </si>
   <si>
     <t>Штрихкод</t>
   </si>
   <si>
     <t>NB</t>
   </si>
   <si>
     <t>00-00052449</t>
   </si>
   <si>
     <t>Кронштейн для монитора 17-30" NB Model-F80 настольное крепление с газовой пружиной до 9кг черный</t>
   </si>
   <si>
     <t>2009799400549</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -158,113 +148,156 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4afa3ba0af7169700e347028122a3.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="product_61480" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -509,244 +542,199 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opt-memory.ru/signup/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opt-memory.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
-    <col min="6" max="6" width="12" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1"/>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="13" customFormat="1">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:6" s="12" customFormat="1">
+      <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
-      <c r="G6" s="3"/>
-[...2 lines deleted...]
-      <c r="J6" s="3"/>
     </row>
-    <row r="7" spans="1:10" outlineLevel="1" s="13" customFormat="1">
+    <row r="7" spans="1:6" outlineLevel="1" s="12" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="7" t="s">
+    </row>
+    <row r="8" spans="1:6" outlineLevel="1" s="12" customFormat="1">
+      <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" customHeight="1" ht="80" outlineLevel="1" s="12" customFormat="1">
+      <c r="A9" s="9">
+        <v>1</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="C9" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c r="D9" s="8"/>
+      <c r="E9" s="11">
+        <v>0</v>
+      </c>
+      <c r="F9" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:10" outlineLevel="1" s="13" customFormat="1">
-      <c r="A8" s="15" t="s">
+    <row r="10" spans="1:6">
+      <c r="D10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="8"/>
-[...45 lines deleted...]
-      <c r="E10" s="16">
+      <c r="E10" s="15">
         <f>SUM(E6:E9)</f>
-        <v>0</v>
-[...6 lines deleted...]
-        <f>SUM(I6:I9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="C7:C8"/>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="A6:J6"/>
-    <mergeCell ref="A8:J8"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:F8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://opt-memory.ru/</dc:creator>
+  <dc:creator>http://localhost/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://opt-memory.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://localhost/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>